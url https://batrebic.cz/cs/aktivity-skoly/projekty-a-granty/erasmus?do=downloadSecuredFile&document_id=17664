--- v0 (2026-05-25)
+++ v1 (2026-10-12)
@@ -180,51 +180,51 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="108" d="100"/>
           <a:sy n="108" d="100"/>
         </p:scale>
         <p:origin x="678" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -405,51 +405,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E5A8ECE-13DB-4E45-AC2B-BC1C6D5019A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{392E0E22-3BAD-476D-90A3-50001C9C2A62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -603,51 +603,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33A59CEE-F051-4833-8BB8-635A424E203E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFF06299-0435-42AC-A907-19E9A16EC6A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -811,51 +811,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFBA2EA8-80E6-45C1-BD79-BD29A3CCE5C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CC6E454-19BB-4F69-9DE3-DE3BD63D025A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1009,51 +1009,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF84D62-C896-499B-B167-0CA998CD8E8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92EA410C-AEE9-495E-B1E2-C5A448D5FB98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1284,51 +1284,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23E00628-6CEE-46D2-8E5E-4D53B0A71BE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87283A44-5F06-4653-9797-EA3AAB45F9B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1549,51 +1549,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F30CBEDA-7E80-4F07-B4AA-808153C484F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741865ED-2DFA-4FE3-90E6-9AE068BE24A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1961,51 +1961,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C735CA6-635A-4FB6-B5C0-00145271337F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C018E5B0-0E1C-4F43-9BBC-2A3FDFA465BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2102,51 +2102,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F28D0DD-E918-42DD-9361-3E18799A6754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCC37E6-6D9F-4EC6-9060-AF8353176E4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2215,51 +2215,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4930E8E7-63B6-4DD5-AF2A-F9489FA1B5FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6083AD8D-35CB-48A4-90CA-F67F6355A0C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2526,51 +2526,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D34B09-3B87-42EA-AB8A-B11313763313}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65759840-0DEA-4091-AFB3-41FD0DF00239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2814,51 +2814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B336042-DD76-4114-931C-436E13295F22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8B3B334-E89F-4AC3-9AA5-F00BDD78D677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3086,51 +3086,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A8EB7DF5-981F-4673-9725-D75555A52DAB}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>06.03.2024</a:t>
+              <a:t>12.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B26FE87-FD92-4BB3-921B-4B1938439822}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3495,75 +3495,75 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.mercantec.dk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.mercantec.dk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virksomhed.systime.dk/?668" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virksomhed.systime.dk/?668" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -3628,112 +3628,114 @@
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Piálková</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Ing. Taťána </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Vejtasová</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...32 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="6" name="Obrázek 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E029BEA-32A7-4E2D-BE4C-8FF30E1E46C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5191002" y="4830639"/>
             <a:ext cx="1809996" cy="1809996"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obrázek 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3765246" y="596132"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1454060843"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3985,146 +3987,148 @@
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Cíle: digitální technologie, CLIL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{416D8913-CE9D-4B69-8C1F-B280B349EF35}"/>
+          <p:cNvPr id="5" name="Billede 3" descr="Et billede, der indeholder tekst, Font/skrifttype, logo, Grafik&#10;&#10;Automatisk genereret beskrivelse">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{513FBB7C-AD4F-405E-B0DD-760FBD03C695}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
-            <a:extLst>
-[...32 lines deleted...]
-          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5442705" y="2017465"/>
             <a:ext cx="2456763" cy="1479004"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Obrázek 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50D2D28D-3F92-454E-A4C2-0F94306EB324}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7323746" y="2593187"/>
             <a:ext cx="4605776" cy="3454332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Obrázek 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6890185" y="230188"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1568795490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4214,112 +4218,114 @@
               <a:t>   maturitních zkoušek, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>   jen některé umožňují vstup na VŠ)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Vysoká škola – nejčastěji pouze Bc. (lze učit)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...32 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="8" name="Obrázek 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F4AADD7-6FA4-4F66-96F2-63BF5B85E3FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7947218" y="2261565"/>
             <a:ext cx="4030230" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obrázek 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6641610" y="179464"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3100230306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4406,76 +4412,78 @@
               <a:t>Hodnocení bodově -3 až 12</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Zkouška na konci roku  (1. rok 1ZK, 2. rok 2ZK, 3. rok 6ZK; volí stát) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Hlavně odborné předměty (podniková a mezinárodní ekonomika, marketing, inovace (FIF), matematika, cizí jazyky)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...6 lines deleted...]
-          <p:cNvPicPr/>
+          <p:cNvPr id="5" name="Obrázek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6222149" y="105817"/>
-            <a:ext cx="5131651" cy="1652340"/>
+            <a:off x="6819164" y="230188"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2338940071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4583,148 +4591,150 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0" err="1"/>
               <a:t>Videotutoring</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...32 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="8" name="Obrázek 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10036B4B-FAD2-441F-9342-179C36723EC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7305773" y="3193329"/>
             <a:ext cx="4886227" cy="3664671"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Obrázek 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20ACD256-7C98-4192-ABF0-ECE8A06C0D87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952108" y="3822568"/>
             <a:ext cx="4047242" cy="3035432"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obrázek 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6703754" y="365125"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385979039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4798,148 +4808,150 @@
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Nemají praxe</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...32 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="6" name="Obrázek 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63488AFC-73D4-45D6-A4FD-DBCEC6756F3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7108628" y="2402728"/>
             <a:ext cx="4970807" cy="3728105"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Obrázek 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{878F7FFD-AE06-4FF2-BB6E-2DA608A1E684}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4308050" y="1832695"/>
             <a:ext cx="2221554" cy="4810148"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Obrázek 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6441467" y="307283"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3530222622"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5034,184 +5046,186 @@
               <a:t>Nižší frekvence testování</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Více typů oborů než u nás</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...32 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="8" name="Obrázek 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC789A8D-75F5-4F52-A43E-E7E813E9D371}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7441905" y="2754662"/>
             <a:ext cx="4568596" cy="3426447"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Obrázek 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16ACDE97-3D43-42A0-BD43-78FD4555A443}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="3888173"/>
             <a:ext cx="3701592" cy="2776194"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Obrázek 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAFDA914-F7E5-457E-A1FC-D064B0ED5DB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="4556713" y="3381544"/>
             <a:ext cx="3852159" cy="2889119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Obrázek 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6890185" y="314611"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2973203949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5289,184 +5303,186 @@
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Digitalizace</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Občanské hodnoty</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obrázek 3">
-[...32 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="10" name="Obrázek 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96040241-75FF-45E6-9FBA-B6B8BBDB03CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="4681423" y="3268713"/>
             <a:ext cx="3977848" cy="2983387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Obrázek 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2591098E-E1DE-42E7-B1C0-151166195A95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8420526" y="3262044"/>
             <a:ext cx="3977848" cy="2983386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Obrázek 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{252A0128-7C06-49F2-9E66-4433407A49EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="2089183" y="4200534"/>
             <a:ext cx="2905287" cy="2178966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Obrázek 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28271C42-74A0-49C6-86FC-DA40AEE5E490}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6552834" y="365125"/>
+            <a:ext cx="5016617" cy="1052462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3683070483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>